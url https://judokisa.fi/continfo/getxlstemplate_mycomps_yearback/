--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -420,51 +420,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q386"/>
+  <dimension ref="A1:Q393"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col hidden="1" width="13" customWidth="1" min="14" max="14"/>
     <col hidden="1" width="13" customWidth="1" min="15" max="15"/>
     <col hidden="1" width="13" customWidth="1" min="16" max="16"/>
     <col hidden="1" width="13" customWidth="1" min="17" max="17"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1638,4410 +1638,4494 @@
     </row>
     <row r="22">
       <c r="D22" t="inlineStr">
         <is>
           <t>---</t>
         </is>
       </c>
       <c r="E22">
         <f>VLOOKUP(D22,$N:$O,2,FALSE)</f>
         <v/>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>Ahjo Training Center</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="N23" t="inlineStr">
         <is>
-          <t>Aitado</t>
+          <t xml:space="preserve">Ahjo Training Center </t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="N24" t="inlineStr">
         <is>
-          <t>Akagi</t>
+          <t xml:space="preserve">Ahjo Training Center </t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="N25" t="inlineStr">
         <is>
-          <t>Akagi</t>
+          <t xml:space="preserve">Ahjo training center </t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="N26" t="inlineStr">
         <is>
-          <t>Åkersberga JK</t>
+          <t>Aitado</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="N27" t="inlineStr">
         <is>
-          <t>Aktiv Judo</t>
+          <t>Akagi</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="N28" t="inlineStr">
         <is>
-          <t>Ålands Judoklubb</t>
+          <t>Akagi</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="N29" t="inlineStr">
         <is>
-          <t>Ålands Judoklubb</t>
+          <t>Åkersberga JK</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>ALA</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="N30" t="inlineStr">
         <is>
-          <t>Altia</t>
+          <t>Aktiv Judo</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="N31" t="inlineStr">
         <is>
-          <t>Alūksne</t>
+          <t>Ålands Judoklubb</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="N32" t="inlineStr">
         <is>
-          <t>Amager Judo Skole</t>
+          <t>Ålands Judoklubb</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>ALA</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="N33" t="inlineStr">
         <is>
-          <t>Århus Judo Klub</t>
+          <t>Altia</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="N34" t="inlineStr">
         <is>
-          <t>Asker Judoklubb</t>
+          <t>Alūksne</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="N35" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASKÖ Urfahr </t>
+          <t>Amager Judo Skole</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>AUT</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="N36" t="inlineStr">
         <is>
-          <t>Audentese Spordiklubi</t>
+          <t>Århus Judo Klub</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="N37" t="inlineStr">
         <is>
-          <t>Bergen Judoklubb</t>
+          <t>Asker Judoklubb</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="N38" t="inlineStr">
         <is>
-          <t>BK-Judo</t>
+          <t xml:space="preserve">ASKÖ Urfahr </t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>AUT</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="N39" t="inlineStr">
         <is>
-          <t>Bodø Judo Club</t>
+          <t>Audentese Spordiklubi</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="N40" t="inlineStr">
         <is>
-          <t>Borås JK</t>
+          <t>Bergen Judoklubb</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="N41" t="inlineStr">
         <is>
-          <t>Borås Judo Club</t>
+          <t>BK-Judo</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="N42" t="inlineStr">
         <is>
-          <t>Borås Judo Club</t>
+          <t>Bodø Judo Club</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="N43" t="inlineStr">
         <is>
-          <t>Borås Judo Club</t>
+          <t>Borås JK</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="N44" t="inlineStr">
         <is>
-          <t>Borås Judoklubb</t>
+          <t>Borås Judo Club</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="N45" t="inlineStr">
         <is>
-          <t>Borlänge Judo Club</t>
+          <t>Borås Judo Club</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="N46" t="inlineStr">
         <is>
-          <t>Borlänge judoklubb</t>
+          <t>Borås Judo Club</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="N47" t="inlineStr">
         <is>
-          <t>Brønshøj Judo Club</t>
+          <t>Borås Judoklubb</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="N48" t="inlineStr">
         <is>
-          <t>Brønshøj Judo Club</t>
+          <t>Borlänge Judo Club</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="N49" t="inlineStr">
         <is>
-          <t>BS Ippon, Loimaa</t>
+          <t>Borlänge judoklubb</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="N50" t="inlineStr">
         <is>
-          <t>Budokan, Vaasa</t>
+          <t>Brønshøj Judo Club</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="N51" t="inlineStr">
         <is>
-          <t>Budolinn</t>
+          <t>Brønshøj Judo Club</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="N52" t="inlineStr">
         <is>
-          <t>Budoviikingit, Vuosaaren Viikingit</t>
+          <t>BS Ippon, Loimaa</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="N53" t="inlineStr">
         <is>
-          <t>Central judo Béziers</t>
+          <t>Budokan, Vaasa</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>FRA</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="N54" t="inlineStr">
         <is>
-          <t>Chikara, H:ki</t>
+          <t>Budolinn</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="N55" t="inlineStr">
         <is>
-          <t>Combat Society of Helsinki</t>
+          <t>Budoviikingit, Vuosaaren Viikingit</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="N56" t="inlineStr">
         <is>
-          <t>Dar Es Salaam Budokani</t>
+          <t xml:space="preserve">Carnegie Judo Club	</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>TAN</t>
+          <t>GBR</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="N57" t="inlineStr">
         <is>
-          <t>Enbukan, Pietarsaari</t>
+          <t>Central judo Béziers</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>FRA</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="N58" t="inlineStr">
         <is>
-          <t>Enbukan, Pietarsaari</t>
+          <t>Chikara, H:ki</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
-          <t>UKR</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="N59" t="inlineStr">
         <is>
-          <t>Espoon JK</t>
+          <t>Combat Society of Helsinki</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="N60" t="inlineStr">
         <is>
-          <t>Espoon Urheilijat</t>
+          <t>Dar Es Salaam Budokani</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>TAN</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="N61" t="inlineStr">
         <is>
-          <t>Finndai, H:ki</t>
+          <t>Enbukan, Pietarsaari</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="N62" t="inlineStr">
         <is>
-          <t>Fredericia Judo klub</t>
+          <t>Enbukan, Pietarsaari</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>UKR</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="N63" t="inlineStr">
         <is>
-          <t>Fredericia Judo og Ju-Jutsu Klub</t>
+          <t>Espoon JK</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="N64" t="inlineStr">
         <is>
-          <t>Frölunda JK</t>
+          <t>Espoon Urheilijat</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="N65" t="inlineStr">
         <is>
-          <t>Frövi</t>
+          <t>Finndai, H:ki</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="N66" t="inlineStr">
         <is>
-          <t>Frövi JK</t>
+          <t>Fredericia Judo klub</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="N67" t="inlineStr">
         <is>
-          <t>FUDOSHIN</t>
+          <t>Fredericia Judo og Ju-Jutsu Klub</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="N68" t="inlineStr">
         <is>
-          <t>Fudoshin Rauma</t>
+          <t>Frölunda JK</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="N69" t="inlineStr">
         <is>
-          <t>Gak Enighet</t>
+          <t>Frövi</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="N70" t="inlineStr">
         <is>
-          <t>Gävle Judo Club</t>
+          <t>Frövi JK</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="N71" t="inlineStr">
         <is>
-          <t>Gladiator Turku Judo-Samboseura</t>
+          <t>FUDOSHIN</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="N72" t="inlineStr">
         <is>
-          <t>Gladsaxe Judo Klub</t>
+          <t>Fudoshin Rauma</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="N73" t="inlineStr">
         <is>
-          <t>Göteborgs JK</t>
+          <t>Gak Enighet</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="N74" t="inlineStr">
         <is>
-          <t>Haaga-Helia</t>
+          <t>Gävle Judo Club</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="N75" t="inlineStr">
         <is>
-          <t>Haatlet</t>
+          <t>Gladiator Turku Judo-Samboseura</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
-          <t>ISR</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="N76" t="inlineStr">
         <is>
-          <t>Halahav</t>
+          <t>Gladsaxe Judo Klub</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
-          <t>ISR</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="N77" t="inlineStr">
         <is>
-          <t>Halsnæs Martial Arts</t>
+          <t>Göteborgs JK</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="N78" t="inlineStr">
         <is>
-          <t>Hämeenlinnan JS</t>
+          <t>Haaga-Helia</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="N79" t="inlineStr">
         <is>
-          <t>Haminan JS</t>
+          <t>Haatlet</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>ISR</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="N80" t="inlineStr">
         <is>
-          <t>Hangon Hyrskyt / Tsukuri</t>
+          <t>Halahav</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>ISR</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="N81" t="inlineStr">
         <is>
-          <t>Haugesund Atletklubb</t>
+          <t>Halsnæs Martial Arts</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="N82" t="inlineStr">
         <is>
-          <t>Hauve-Kan, Haukipudas</t>
+          <t>Hämeenlinnan JS</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="N83" t="inlineStr">
         <is>
-          <t>Heinolan Judo</t>
+          <t>Haminan JS</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="N84" t="inlineStr">
         <is>
-          <t>Helsingborg Combatclub</t>
+          <t>Hangon Hyrskyt / Tsukuri</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="N85" t="inlineStr">
         <is>
-          <t>Helsingborgs Judoklubb</t>
+          <t>Haugesund Atletklubb</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="N86" t="inlineStr">
         <is>
-          <t>Helsingin Judosport</t>
+          <t>Hauve-Kan, Haukipudas</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="N87" t="inlineStr">
         <is>
-          <t>Hervannan Hebereke</t>
+          <t>Heinolan Judo</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="N88" t="inlineStr">
         <is>
-          <t>Himangan Judoseura</t>
+          <t>Helsingborg Combatclub</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="N89" t="inlineStr">
         <is>
-          <t>Holbæk Budo Skole</t>
+          <t>Helsingborgs Judoklubb</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="N90" t="inlineStr">
         <is>
-          <t>Holjutai, Hollola</t>
+          <t>Helsingin Judosport</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="N91" t="inlineStr">
         <is>
-          <t>Hontai Judo, H:ki</t>
+          <t>Hervannan Hebereke</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="N92" t="inlineStr">
         <is>
-          <t>Horsens Judo Klub</t>
+          <t>Himangan Judoseura</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="N93" t="inlineStr">
         <is>
-          <t>Huvudstadens Jk</t>
+          <t>Holbæk Budo Skole</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="N94" t="inlineStr">
         <is>
-          <t>Hyvinkään Judoseura</t>
+          <t>Holjutai, Hollola</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="N95" t="inlineStr">
         <is>
-          <t>Iceland Judo Federation</t>
+          <t>Hontai Judo, H:ki</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
-          <t>ISL</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="N96" t="inlineStr">
         <is>
-          <t>Iisalmen JS</t>
+          <t>Horsens Judo Klub</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="N97" t="inlineStr">
         <is>
-          <t>IK Södra</t>
+          <t>Huvudstadens Jk</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="N98" t="inlineStr">
         <is>
-          <t>IK Västra Mölndal</t>
+          <t>Hyvinkään Judoseura</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="N99" t="inlineStr">
         <is>
-          <t>Imatran Sukoshi</t>
+          <t>Iceland Judo Federation</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>ISL</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="N100" t="inlineStr">
         <is>
-          <t>International Refugee Team</t>
+          <t>Iisalmen JS</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
-          <t>IOA</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="N101" t="inlineStr">
         <is>
-          <t>Ippon/NTG</t>
+          <t>IK Södra</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="N102" t="inlineStr">
         <is>
-          <t>ÍR</t>
+          <t>IK Västra Mölndal</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
-          <t>ISL</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="N103" t="inlineStr">
         <is>
-          <t>Itä-Suomen yliopisto</t>
+          <t>Imatran Sukoshi</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="N104" t="inlineStr">
         <is>
-          <t>Jämsän Yoshi</t>
+          <t>International Refugee Team</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>IOA</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="N105" t="inlineStr">
         <is>
-          <t>JC Samourai</t>
+          <t>Ippon/NTG</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
-          <t>BEL</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="N106" t="inlineStr">
         <is>
-          <t>Jelgavas Bērnu un jaunatnes sporta skola</t>
+          <t>ÍR</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>ISL</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="N107" t="inlineStr">
         <is>
-          <t>Jigotai</t>
+          <t>Itä-Suomen yliopisto</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="N108" t="inlineStr">
         <is>
-          <t>Jikan</t>
+          <t>Jämsän Yoshi</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="N109" t="inlineStr">
         <is>
-          <t>JJC Mendig</t>
+          <t>JC Samourai</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
-          <t>GER</t>
+          <t>BEL</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="N110" t="inlineStr">
         <is>
-          <t>JJC Mendig/Coach</t>
+          <t>Jelgavas Bērnu un jaunatnes sporta skola</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
-          <t>GER</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="N111" t="inlineStr">
         <is>
-          <t>JK National</t>
+          <t>Jigotai</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="N112" t="inlineStr">
         <is>
-          <t>Joen Yawara, Joensuu</t>
+          <t>Jikan</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="N113" t="inlineStr">
         <is>
-          <t>Jönköpings JK</t>
+          <t>JJC Mendig</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>GER</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="N114" t="inlineStr">
         <is>
-          <t>Joutsan Tarmo</t>
+          <t>JJC Mendig/Coach</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>GER</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="N115" t="inlineStr">
         <is>
-          <t>JS Hashigatsu, Hämeenlinna</t>
+          <t>JK National</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="N116" t="inlineStr">
         <is>
-          <t>JS Koshado, Kaavi</t>
+          <t>Joen Yawara, Joensuu</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="N117" t="inlineStr">
         <is>
-          <t>JS Sakura, Kuopio</t>
+          <t>Jönköpings JK</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="N118" t="inlineStr">
         <is>
-          <t>Judo 360</t>
+          <t>Joutsan Tarmo</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
-          <t>ISR</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="N119" t="inlineStr">
         <is>
-          <t>Judo Arvika</t>
+          <t>JS Hashigatsu, Hämeenlinna</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="N120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Judo Club Aris </t>
+          <t>JS Koshado, Kaavi</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
-          <t>GRE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="N121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Judo Club Aris </t>
+          <t>JS Sakura, Kuopio</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
-          <t>GRE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="N122" t="inlineStr">
         <is>
-          <t>Judo club IPPON</t>
+          <t>Judo 360</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>ISR</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="N123" t="inlineStr">
         <is>
-          <t>Judo Club Lyon Villeurbanne</t>
+          <t>Judo Arvika</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
-          <t>FRA</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="N124" t="inlineStr">
         <is>
-          <t>Judo Club Sundsvall</t>
+          <t xml:space="preserve">Judo Club Aris </t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>GRE</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="N125" t="inlineStr">
         <is>
-          <t>Judo Club Van Horssen</t>
+          <t xml:space="preserve">Judo Club Aris </t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
-          <t>FRA</t>
+          <t>GRE</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="N126" t="inlineStr">
         <is>
-          <t>Judo Copenhagen</t>
+          <t>Judo club IPPON</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="N127" t="inlineStr">
         <is>
-          <t>Judo Danmark</t>
+          <t>Judo Club Lyon Villeurbanne</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FRA</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="N128" t="inlineStr">
         <is>
-          <t>Judo Føroyar</t>
+          <t>Judo Club Sundsvall</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
-          <t>FRO</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="N129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Judo Union Kirchham </t>
+          <t>Judo Club Van Horssen</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
-          <t>AUT</t>
+          <t>FRA</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="N130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Judo Union Kirchham </t>
+          <t>Judo Copenhagen</t>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
-          <t>AUT</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="N131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Judo Union Kirchham </t>
+          <t>Judo Danmark</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
-          <t>AUT</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="N132" t="inlineStr">
         <is>
-          <t>Judo-Kan, Espoo</t>
+          <t>Judo Føroyar</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>FRO</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="N133" t="inlineStr">
         <is>
-          <t>Judoakadeemia</t>
+          <t xml:space="preserve">Judo Union Kirchham </t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>AUT</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="N134" t="inlineStr">
         <is>
-          <t>Judoclub Leipzig</t>
+          <t xml:space="preserve">Judo Union Kirchham </t>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
-          <t>GER</t>
+          <t>AUT</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="N135" t="inlineStr">
         <is>
-          <t>Judodeild Selfoss</t>
+          <t xml:space="preserve">Judo Union Kirchham </t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
-          <t>ISL</t>
+          <t>AUT</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="N136" t="inlineStr">
         <is>
-          <t>Judofelag Reykjanesbæjar</t>
+          <t>Judo-Kan, Espoo</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
-          <t>ISL</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="N137" t="inlineStr">
         <is>
-          <t>Judofelag Reykjavikur</t>
+          <t>Judoakadeemia</t>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
-          <t>ISL</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="N138" t="inlineStr">
         <is>
-          <t>Judofelag Suðurlands</t>
+          <t>Judoclub Leipzig</t>
         </is>
       </c>
       <c r="O138" t="inlineStr">
         <is>
-          <t>ISL</t>
+          <t>GER</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="N139" t="inlineStr">
         <is>
-          <t>Judogymnasiet</t>
+          <t>Judodeild Selfoss</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>ISL</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="N140" t="inlineStr">
         <is>
-          <t>Judokarhut, Pori</t>
+          <t>Judofelag Reykjanesbæjar</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>ISL</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="N141" t="inlineStr">
         <is>
-          <t>Judoklubben Budo</t>
+          <t>Judofelag Reykjavikur</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>ISL</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="N142" t="inlineStr">
         <is>
-          <t>Judoklubben Mitani</t>
+          <t>Judofelag Suðurlands</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>ISL</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="N143" t="inlineStr">
         <is>
-          <t>Judoklubben National Halmstad</t>
+          <t>Judogymnasiet</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="N144" t="inlineStr">
         <is>
-          <t>Judoklubi Dokyo</t>
+          <t>Judokarhut, Pori</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="N145" t="inlineStr">
         <is>
-          <t>Judoklubi Dokyo</t>
+          <t>Judoklubben Budo</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="N146" t="inlineStr">
         <is>
-          <t>Judoseura Pikadon ry</t>
+          <t>Judoklubben Mitani</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="N147" t="inlineStr">
         <is>
-          <t>Judoseura Targim, Helsinki</t>
+          <t>Judoklubben National Halmstad</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="N148" t="inlineStr">
         <is>
-          <t>Jushinkan, Ähtäri</t>
+          <t>Judoklubi Dokyo</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="N149" t="inlineStr">
         <is>
-          <t>Jyväskylä Jigotai</t>
+          <t>Judoklubi Dokyo</t>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="N150" t="inlineStr">
         <is>
-          <t>Kaarinan judoseura</t>
+          <t>Judoseura Pikadon ry</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="N151" t="inlineStr">
         <is>
-          <t>Kaarinan Urheilijat</t>
+          <t>Judoseura Targim, Helsinki</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="N152" t="inlineStr">
         <is>
-          <t>Kabudo, Karstula</t>
+          <t>Jushinkan, Ähtäri</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="N153" t="inlineStr">
         <is>
-          <t>Kaigan, Rauma</t>
+          <t>Jyväskylä Jigotai</t>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="N154" t="inlineStr">
         <is>
-          <t>Kajaanin JK</t>
+          <t>Kaarinan judoseura</t>
         </is>
       </c>
       <c r="O154" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="N155" t="inlineStr">
         <is>
-          <t>Kalmar Budoklubb</t>
+          <t>Kaarinan judoseura</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="N156" t="inlineStr">
         <is>
-          <t>Kangasniemen Katana</t>
+          <t>Kaarinan Urheilijat</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="N157" t="inlineStr">
         <is>
-          <t>Kankaanpään Judokat</t>
+          <t>Kabudo, Karstula</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="N158" t="inlineStr">
         <is>
-          <t>Karijoen Tappara</t>
+          <t>Kaigan, Rauma</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="N159" t="inlineStr">
         <is>
-          <t>Karjaan Fuguda</t>
+          <t>Kajaanin JK</t>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="N160" t="inlineStr">
         <is>
-          <t>Karlstad JK</t>
+          <t>Kalmar Budoklubb</t>
         </is>
       </c>
       <c r="O160" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="N161" t="inlineStr">
         <is>
-          <t>Kauhajoen Karhu</t>
+          <t>Kami Judo Tampere</t>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="N162" t="inlineStr">
         <is>
-          <t>Kaunas University of Technology</t>
+          <t>Kangasniemen Katana</t>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
-          <t>LTU</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="N163" t="inlineStr">
         <is>
-          <t>Kaustisen Pohjan-Veikot</t>
+          <t>Kankaanpään Judokat</t>
         </is>
       </c>
       <c r="O163" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="N164" t="inlineStr">
         <is>
-          <t>Kejubo, Keuruu</t>
+          <t>Karijoen Tappara</t>
         </is>
       </c>
       <c r="O164" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="N165" t="inlineStr">
         <is>
-          <t>Kerimäen Judonoko</t>
+          <t>Karjaan Fuguda</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="N166" t="inlineStr">
         <is>
-          <t>Kibuvits SK</t>
+          <t>Karlstad JK</t>
         </is>
       </c>
       <c r="O166" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="N167" t="inlineStr">
         <is>
-          <t>Kirkkonummen JS</t>
+          <t>Kauhajoen Karhu</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="N168" t="inlineStr">
         <is>
-          <t>Kita-Kan, Kemi</t>
+          <t>Kaunas University of Technology</t>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LTU</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="N169" t="inlineStr">
         <is>
-          <t>Kiteen Kippon</t>
+          <t>Kaustisen Pohjan-Veikot</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="N170" t="inlineStr">
         <is>
-          <t>Knivsta JK</t>
+          <t>Kejubo, Keuruu</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="N171" t="inlineStr">
         <is>
-          <t>Kodokan Odense</t>
+          <t>Kerimäen Judonoko</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="N172" t="inlineStr">
         <is>
-          <t>Kokkai-Kan, Tornio</t>
+          <t>Kibuvits SK</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="N173" t="inlineStr">
         <is>
-          <t>Kokkolan Budo</t>
+          <t>Kirkkonummen JS</t>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="N174" t="inlineStr">
         <is>
-          <t>Kokkolan budo</t>
+          <t>Kita-Kan, Kemi</t>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
-          <t>CZE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="N175" t="inlineStr">
         <is>
-          <t>Konjo</t>
+          <t>Kiteen Kippon</t>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="N176" t="inlineStr">
         <is>
-          <t>Kotkan JS</t>
+          <t>Knivsta JK</t>
         </is>
       </c>
       <c r="O176" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="N177" t="inlineStr">
         <is>
-          <t>Kotkan JS</t>
+          <t>Kodokan Odense</t>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="N178" t="inlineStr">
         <is>
-          <t>Kouketsu Na Judo ry</t>
+          <t>Kokkai-Kan, Tornio</t>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="N179" t="inlineStr">
         <is>
-          <t>Kouvolan JS</t>
+          <t>Kokkolan Budo</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="N180" t="inlineStr">
         <is>
-          <t>Koyama, Rovaniemi</t>
+          <t>Kokkolan budo</t>
         </is>
       </c>
       <c r="O180" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>CZE</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="N181" t="inlineStr">
         <is>
-          <t>Kristianstad JK</t>
+          <t>Konjo</t>
         </is>
       </c>
       <c r="O181" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="N182" t="inlineStr">
         <is>
-          <t>Kroppefjäll</t>
+          <t>Kotkan JS</t>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="N183" t="inlineStr">
         <is>
-          <t>Kroppefjäll judoklubb</t>
+          <t>Kotkan JS</t>
         </is>
       </c>
       <c r="O183" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="N184" t="inlineStr">
         <is>
-          <t>Kungsbacka JK</t>
+          <t>Kouketsu Na Judo ry</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="N185" t="inlineStr">
         <is>
-          <t>Kuopion JS Tomodachi</t>
+          <t>Kouvolan JS</t>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="N186" t="inlineStr">
         <is>
-          <t>Kurikan Seibukan</t>
+          <t>Koyama, Rovaniemi</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="N187" t="inlineStr">
         <is>
-          <t>Kuttulan Judo</t>
+          <t>Kristianstad JK</t>
         </is>
       </c>
       <c r="O187" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="N188" t="inlineStr">
         <is>
-          <t>Kuusankosken Judoseura</t>
+          <t>Kroppefjäll</t>
         </is>
       </c>
       <c r="O188" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="N189" t="inlineStr">
         <is>
-          <t>Lahden JS</t>
+          <t>Kroppefjäll judoklubb</t>
         </is>
       </c>
       <c r="O189" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="N190" t="inlineStr">
         <is>
-          <t>Landvetter JK</t>
+          <t>Kungsbacka JK</t>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="N191" t="inlineStr">
         <is>
-          <t>Lapinlahden JS Shiranami</t>
+          <t>Kuopion JS Tomodachi</t>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="N192" t="inlineStr">
         <is>
-          <t>Lappajärven Veikot</t>
+          <t>Kurikan Seibukan</t>
         </is>
       </c>
       <c r="O192" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="N193" t="inlineStr">
         <is>
-          <t>Lappeenrannan Kamiza</t>
+          <t>Kuttulan Judo</t>
         </is>
       </c>
       <c r="O193" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="N194" t="inlineStr">
         <is>
-          <t>Laukaan Darma-Kai</t>
+          <t>Kuusankosken Judoseura</t>
         </is>
       </c>
       <c r="O194" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="N195" t="inlineStr">
         <is>
-          <t>Leipziger Sportlöwen</t>
+          <t>Lahden JS</t>
         </is>
       </c>
       <c r="O195" t="inlineStr">
         <is>
-          <t>GER</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="N196" t="inlineStr">
         <is>
-          <t>Lempäälän Syokonkan Judo</t>
+          <t>Landvetter JK</t>
         </is>
       </c>
       <c r="O196" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="N197" t="inlineStr">
         <is>
-          <t>Levanger Judoklubb</t>
+          <t>Lapinlahden JS Shiranami</t>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="N198" t="inlineStr">
         <is>
-          <t>Levanger Judoklubb</t>
+          <t>Lappajärven Veikot</t>
         </is>
       </c>
       <c r="O198" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="N199" t="inlineStr">
         <is>
-          <t>Lieksan Jigoku</t>
+          <t>Lappeenrannan Kamiza</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="N200" t="inlineStr">
         <is>
-          <t>Lillebælt Kampsport Klub</t>
+          <t>Laukaan Darma-Kai</t>
         </is>
       </c>
       <c r="O200" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="N201" t="inlineStr">
         <is>
-          <t>Linköpings JK</t>
+          <t>Leipziger Sportlöwen</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>GER</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="N202" t="inlineStr">
         <is>
-          <t>Lithuanian sports university</t>
+          <t>Lempäälän Syokonkan Judo</t>
         </is>
       </c>
       <c r="O202" t="inlineStr">
         <is>
-          <t>LTU</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="N203" t="inlineStr">
         <is>
-          <t>Ljusdals Judo Club</t>
+          <t>Levanger Judoklubb</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="N204" t="inlineStr">
         <is>
-          <t>Lohjan Urheilijat</t>
+          <t>Levanger Judoklubb</t>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="N205" t="inlineStr">
         <is>
-          <t>Loimaan Kamppailu-Urheilijat</t>
+          <t>Lieksan Jigoku</t>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="N206" t="inlineStr">
         <is>
-          <t>Loviisan S JS Arashi</t>
+          <t>Lillebælt Kampsport Klub</t>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="N207" t="inlineStr">
         <is>
-          <t>LUGI</t>
+          <t>Linköpings JK</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="N208" t="inlineStr">
         <is>
-          <t>Lugi JK</t>
+          <t>Lithuanian sports university</t>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>LTU</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="N209" t="inlineStr">
         <is>
-          <t>LUGI JUDO</t>
+          <t>Ljusdals Judo Club</t>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="N210" t="inlineStr">
         <is>
-          <t>LUGI JUDO</t>
+          <t>Lohjan Urheilijat</t>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="N211" t="inlineStr">
         <is>
-          <t>Lyngby Judo klub</t>
+          <t>Loimaan Kamppailu-Urheilijat</t>
         </is>
       </c>
       <c r="O211" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="N212" t="inlineStr">
         <is>
-          <t>Lyngby Judo og Ju-Jutsu Klub</t>
+          <t>Loviisan S JS Arashi</t>
         </is>
       </c>
       <c r="O212" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="N213" t="inlineStr">
         <is>
-          <t>Lyngby Judo og Ju-Jutsu Klub</t>
+          <t>LUGI</t>
         </is>
       </c>
       <c r="O213" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="N214" t="inlineStr">
         <is>
-          <t>M-Dojo</t>
+          <t>Lugi JK</t>
         </is>
       </c>
       <c r="O214" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="N215" t="inlineStr">
         <is>
-          <t>Magas</t>
+          <t>LUGI JUDO</t>
         </is>
       </c>
       <c r="O215" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="N216" t="inlineStr">
         <is>
-          <t>Makita-BOSCH</t>
+          <t>LUGI JUDO</t>
         </is>
       </c>
       <c r="O216" t="inlineStr">
         <is>
-          <t>LCA</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="N217" t="inlineStr">
         <is>
-          <t>Makkabi Riga</t>
+          <t>Lyngby Judo klub</t>
         </is>
       </c>
       <c r="O217" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="N218" t="inlineStr">
         <is>
-          <t>Mäntsälän Jukata</t>
+          <t>Lyngby Judo og Ju-Jutsu Klub</t>
         </is>
       </c>
       <c r="O218" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="N219" t="inlineStr">
         <is>
-          <t>Mäntyharjun Judo</t>
+          <t>Lyngby Judo og Ju-Jutsu Klub</t>
         </is>
       </c>
       <c r="O219" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="N220" t="inlineStr">
         <is>
-          <t>Maskun Tempo</t>
+          <t>M-Dojo</t>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="N221" t="inlineStr">
         <is>
-          <t>meido kan</t>
+          <t>Magas</t>
         </is>
       </c>
       <c r="O221" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="N222" t="inlineStr">
         <is>
-          <t>Meido-Kan, H:ki</t>
+          <t>Makita-BOSCH</t>
         </is>
       </c>
       <c r="O222" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LCA</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="N223" t="inlineStr">
         <is>
-          <t>Mikado</t>
+          <t>Makkabi Riga</t>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="N224" t="inlineStr">
         <is>
-          <t>Mikkelin Judo</t>
+          <t>Mäntsälän Jukata</t>
         </is>
       </c>
       <c r="O224" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="N225" t="inlineStr">
         <is>
-          <t>Murmansk</t>
+          <t>Mäntyharjun Judo</t>
         </is>
       </c>
       <c r="O225" t="inlineStr">
         <is>
-          <t>RUS</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="N226" t="inlineStr">
         <is>
-          <t>Musubi Kompsportsförening</t>
+          <t>Maskun Tempo</t>
         </is>
       </c>
       <c r="O226" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="N227" t="inlineStr">
         <is>
-          <t>Mykolas Romeris university</t>
+          <t>meido kan</t>
         </is>
       </c>
       <c r="O227" t="inlineStr">
         <is>
-          <t>LTU</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="N228" t="inlineStr">
         <is>
-          <t>Namsos Judoclub</t>
+          <t>Meido-Kan, H:ki</t>
         </is>
       </c>
       <c r="O228" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="N229" t="inlineStr">
         <is>
-          <t xml:space="preserve">Näsets Budoklubb </t>
+          <t>Mikado</t>
         </is>
       </c>
       <c r="O229" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="N230" t="inlineStr">
         <is>
-          <t>National team</t>
+          <t>Mikkelin Judo</t>
         </is>
       </c>
       <c r="O230" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="N231" t="inlineStr">
         <is>
-          <t>Nesbyen il judo</t>
+          <t>Murmansk</t>
         </is>
       </c>
       <c r="O231" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>RUS</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="N232" t="inlineStr">
         <is>
-          <t>Ness Ziyona</t>
+          <t>Musubi Kompsportsförening</t>
         </is>
       </c>
       <c r="O232" t="inlineStr">
         <is>
-          <t>ISR</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="N233" t="inlineStr">
         <is>
-          <t>Nidaros judoklubb</t>
+          <t>Mykolas Romeris university</t>
         </is>
       </c>
       <c r="O233" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>LTU</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="N234" t="inlineStr">
         <is>
-          <t>Ninjudo</t>
+          <t>Namsos Judoclub</t>
         </is>
       </c>
       <c r="O234" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="N235" t="inlineStr">
         <is>
-          <t>NJJK</t>
+          <t xml:space="preserve">Näsets Budoklubb </t>
         </is>
       </c>
       <c r="O235" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="N236" t="inlineStr">
         <is>
-          <t>Nokian Judo</t>
+          <t>National team</t>
         </is>
       </c>
       <c r="O236" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="N237" t="inlineStr">
         <is>
-          <t>Nõmme Spordiklubi</t>
+          <t>Nesbyen il judo</t>
         </is>
       </c>
       <c r="O237" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="N238" t="inlineStr">
         <is>
-          <t>Norrköpings JK</t>
+          <t>Ness Ziyona</t>
         </is>
       </c>
       <c r="O238" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>ISR</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="N239" t="inlineStr">
         <is>
-          <t>Numa-No-Kai, Suolahti</t>
+          <t>Nidaros judoklubb</t>
         </is>
       </c>
       <c r="O239" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="N240" t="inlineStr">
         <is>
-          <t>Nummelan Judo</t>
+          <t>Ninjudo</t>
         </is>
       </c>
       <c r="O240" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="N241" t="inlineStr">
         <is>
-          <t>Nurmeksen Tsunami</t>
+          <t>NJJK</t>
         </is>
       </c>
       <c r="O241" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="N242" t="inlineStr">
         <is>
-          <t>Olofströms JK</t>
+          <t>Nokian Judo</t>
         </is>
       </c>
       <c r="O242" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="N243" t="inlineStr">
         <is>
-          <t>Olümpiko Spordiklubi</t>
+          <t>Nõmme Spordiklubi</t>
         </is>
       </c>
       <c r="O243" t="inlineStr">
         <is>
           <t>EST</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="N244" t="inlineStr">
         <is>
-          <t>Ookami</t>
+          <t>Norrköpings JK</t>
         </is>
       </c>
       <c r="O244" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="N245" t="inlineStr">
         <is>
-          <t>Orimattilan JS</t>
+          <t>Numa-No-Kai, Suolahti</t>
         </is>
       </c>
       <c r="O245" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="N246" t="inlineStr">
         <is>
-          <t>Orimattilan JS</t>
+          <t>Nummelan Judo</t>
         </is>
       </c>
       <c r="O246" t="inlineStr">
         <is>
-          <t>BDI</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="N247" t="inlineStr">
         <is>
-          <t>Orimattilan JS</t>
+          <t>Nurmeksen Tsunami</t>
         </is>
       </c>
       <c r="O247" t="inlineStr">
         <is>
-          <t>BRA</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="N248" t="inlineStr">
         <is>
-          <t>Oslo Judoklubb</t>
+          <t>Olofströms JK</t>
         </is>
       </c>
       <c r="O248" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="N249" t="inlineStr">
         <is>
-          <t>Oulun JK</t>
+          <t>Olümpiko Spordiklubi</t>
         </is>
       </c>
       <c r="O249" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="N250" t="inlineStr">
         <is>
-          <t>Oulun Kamppailuklubi</t>
+          <t>Ookami</t>
         </is>
       </c>
       <c r="O250" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="N251" t="inlineStr">
         <is>
-          <t>Oulun yliopisto</t>
+          <t>Orimattilan JS</t>
         </is>
       </c>
       <c r="O251" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="N252" t="inlineStr">
         <is>
-          <t>Oxelösunds JK</t>
+          <t>Orimattilan JS</t>
         </is>
       </c>
       <c r="O252" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>BDI</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="N253" t="inlineStr">
         <is>
-          <t>Oxelösunds judoklubb</t>
+          <t>Orimattilan JS</t>
         </is>
       </c>
       <c r="O253" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>BRA</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="N254" t="inlineStr">
         <is>
-          <t>Oyus Judojaos</t>
+          <t>Oslo Judoklubb</t>
         </is>
       </c>
       <c r="O254" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="N255" t="inlineStr">
         <is>
-          <t>Pärnu Samurai</t>
+          <t>Oulun JK</t>
         </is>
       </c>
       <c r="O255" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="N256" t="inlineStr">
         <is>
-          <t>Pellon JS</t>
+          <t>Oulun Kamppailuklubi</t>
         </is>
       </c>
       <c r="O256" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="N257" t="inlineStr">
         <is>
-          <t>Petäjäveden Kamppailijat</t>
+          <t>Oulun yliopisto</t>
         </is>
       </c>
       <c r="O257" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="N258" t="inlineStr">
         <is>
-          <t>Phoenix Judo</t>
+          <t>Oxelösunds JK</t>
         </is>
       </c>
       <c r="O258" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="N259" t="inlineStr">
         <is>
-          <t>Pi, København Judo</t>
+          <t>Oxelösunds judoklubb</t>
         </is>
       </c>
       <c r="O259" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="N260" t="inlineStr">
         <is>
-          <t>Ping-Viinit, Nurmijärvi</t>
+          <t>Oyus Judojaos</t>
         </is>
       </c>
       <c r="O260" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="N261" t="inlineStr">
         <is>
-          <t>Pirkalan Judokerho Ry</t>
+          <t>Pärnu Samurai</t>
         </is>
       </c>
       <c r="O261" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="N262" t="inlineStr">
         <is>
-          <t>Pole Espoir BFC Judo</t>
+          <t>Pellon JS</t>
         </is>
       </c>
       <c r="O262" t="inlineStr">
         <is>
-          <t>FRA</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="N263" t="inlineStr">
         <is>
-          <t>Poliisi AMK</t>
+          <t>Petäjäveden Kamppailijat</t>
         </is>
       </c>
       <c r="O263" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="N264" t="inlineStr">
         <is>
-          <t>Polish National Junior Judo Team</t>
+          <t>Phoenix Judo</t>
         </is>
       </c>
       <c r="O264" t="inlineStr">
         <is>
-          <t>POL</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="N265" t="inlineStr">
         <is>
-          <t>Popinniemen Isku</t>
+          <t>Pi, København Judo</t>
         </is>
       </c>
       <c r="O265" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="N266" t="inlineStr">
         <is>
-          <t>Porin JS Fudoshin</t>
+          <t>Ping-Viinit, Nurmijärvi</t>
         </is>
       </c>
       <c r="O266" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="N267" t="inlineStr">
         <is>
-          <t>PSV Schwerin</t>
+          <t>Pirkalan Judokerho Ry</t>
         </is>
       </c>
       <c r="O267" t="inlineStr">
         <is>
-          <t>GER</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="N268" t="inlineStr">
         <is>
-          <t>Pyhäsalmen Syke Judojaos</t>
+          <t>Pole Espoir BFC Judo</t>
         </is>
       </c>
       <c r="O268" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>FRA</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="N269" t="inlineStr">
         <is>
-          <t>Raahen Judo</t>
+          <t>Poliisi AMK</t>
         </is>
       </c>
       <c r="O269" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="N270" t="inlineStr">
         <is>
-          <t>Raision Ryhti</t>
+          <t>Polish National Junior Judo Team</t>
         </is>
       </c>
       <c r="O270" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>POL</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="N271" t="inlineStr">
         <is>
-          <t>Raja- ja merivartiokoulu (RMVK)</t>
+          <t>Popinniemen Isku</t>
         </is>
       </c>
       <c r="O271" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="N272" t="inlineStr">
         <is>
-          <t>Randori Leipzig-West</t>
+          <t>Porin JS Fudoshin</t>
         </is>
       </c>
       <c r="O272" t="inlineStr">
         <is>
-          <t>GER</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="N273" t="inlineStr">
         <is>
-          <t>Rapla Judoklubi</t>
+          <t>PSV Schwerin</t>
         </is>
       </c>
       <c r="O273" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>GER</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="N274" t="inlineStr">
         <is>
-          <t>Rauman JS Samurai</t>
+          <t>Pyhäsalmen Syke Judojaos</t>
         </is>
       </c>
       <c r="O274" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="N275" t="inlineStr">
         <is>
-          <t>Riga Technical University</t>
+          <t>Raahen Judo</t>
         </is>
       </c>
       <c r="O275" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="N276" t="inlineStr">
         <is>
-          <t>Riihimäen JS</t>
+          <t>Raision Ryhti</t>
         </is>
       </c>
       <c r="O276" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="N277" t="inlineStr">
         <is>
-          <t>Saimaan Judo</t>
+          <t>Raja- ja merivartiokoulu (RMVK)</t>
         </is>
       </c>
       <c r="O277" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="N278" t="inlineStr">
         <is>
-          <t>SALDUS Judo Club</t>
+          <t>Randori Leipzig-West</t>
         </is>
       </c>
       <c r="O278" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>GER</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="N279" t="inlineStr">
         <is>
-          <t>Salon Budoseura</t>
+          <t>Rapla Judoklubi</t>
         </is>
       </c>
       <c r="O279" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="N280" t="inlineStr">
         <is>
-          <t>Saltsjö JK</t>
+          <t>Rauman JS Samurai</t>
         </is>
       </c>
       <c r="O280" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="N281" t="inlineStr">
         <is>
-          <t>SAMURS</t>
+          <t>Riga Technical University</t>
         </is>
       </c>
       <c r="O281" t="inlineStr">
         <is>
           <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="N282" t="inlineStr">
         <is>
-          <t>SAMURS</t>
+          <t>Riihimäen JS</t>
         </is>
       </c>
       <c r="O282" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="N283" t="inlineStr">
         <is>
-          <t>SAMURS</t>
+          <t>Saimaan Judo</t>
         </is>
       </c>
       <c r="O283" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="N284" t="inlineStr">
         <is>
-          <t>Sande SK Judo</t>
+          <t>SALDUS Judo Club</t>
         </is>
       </c>
       <c r="O284" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="N285" t="inlineStr">
         <is>
-          <t>Sandnes Judoklubb</t>
+          <t>Salon Budoseura</t>
         </is>
       </c>
       <c r="O285" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="N286" t="inlineStr">
         <is>
-          <t>Sangmukwan Finland ry</t>
+          <t>Saltsjö JK</t>
         </is>
       </c>
       <c r="O286" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="N287" t="inlineStr">
         <is>
-          <t>Sarko, Turku</t>
+          <t>SAMURS</t>
         </is>
       </c>
       <c r="O287" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="N288" t="inlineStr">
         <is>
-          <t>Savonia AMK</t>
+          <t>SAMURS</t>
         </is>
       </c>
       <c r="O288" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="N289" t="inlineStr">
         <is>
-          <t>Savonlinnan Shikata</t>
+          <t>SAMURS</t>
         </is>
       </c>
       <c r="O289" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="N290" t="inlineStr">
         <is>
-          <t>Savukosken Kuohu/Judo</t>
+          <t>Sande SK Judo</t>
         </is>
       </c>
       <c r="O290" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="N291" t="inlineStr">
         <is>
-          <t>SC Wuppertal</t>
+          <t>Sandnes Judoklubb</t>
         </is>
       </c>
       <c r="O291" t="inlineStr">
         <is>
-          <t>GER</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="N292" t="inlineStr">
         <is>
-          <t>Seinäjoen JS</t>
+          <t>Sangmukwan Finland ry</t>
         </is>
       </c>
       <c r="O292" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="N293" t="inlineStr">
         <is>
-          <t>Shinrai, Pirkkala</t>
+          <t>Sarko, Turku</t>
         </is>
       </c>
       <c r="O293" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="N294" t="inlineStr">
         <is>
-          <t>Shirokawa, Porvoo</t>
+          <t>Savonia AMK</t>
         </is>
       </c>
       <c r="O294" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="N295" t="inlineStr">
         <is>
-          <t>Shisei, Turku</t>
+          <t>Savonlinnan Shikata</t>
         </is>
       </c>
       <c r="O295" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="N296" t="inlineStr">
         <is>
-          <t>Shogun, Espoo</t>
+          <t>Savukosken Kuohu/Judo</t>
         </is>
       </c>
       <c r="O296" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="N297" t="inlineStr">
         <is>
-          <t>Silkeborg Judo Klub</t>
+          <t>SC Wuppertal</t>
         </is>
       </c>
       <c r="O297" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>GER</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="N298" t="inlineStr">
         <is>
-          <t>Silkeborg Judo Klub</t>
+          <t>Seinäjoen JS</t>
         </is>
       </c>
       <c r="O298" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="N299" t="inlineStr">
         <is>
-          <t>Siuntion Keido-Kan</t>
+          <t>Shinrai, Pirkkala</t>
         </is>
       </c>
       <c r="O299" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="N300" t="inlineStr">
         <is>
-          <t>Sjelle-Skørring Idrætsforening</t>
+          <t>Shirokawa, Porvoo</t>
         </is>
       </c>
       <c r="O300" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="N301" t="inlineStr">
         <is>
-          <t>Skövde JK</t>
+          <t>Shisei, Turku</t>
         </is>
       </c>
       <c r="O301" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="N302" t="inlineStr">
         <is>
-          <t>Sobudo</t>
+          <t>Shogun, Espoo</t>
         </is>
       </c>
       <c r="O302" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="N303" t="inlineStr">
         <is>
-          <t>Sodankylän Byakuya</t>
+          <t>Silkeborg Judo Klub</t>
         </is>
       </c>
       <c r="O303" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="N304" t="inlineStr">
         <is>
-          <t>Södertälje JK</t>
+          <t>Silkeborg Judo Klub</t>
         </is>
       </c>
       <c r="O304" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="N305" t="inlineStr">
         <is>
-          <t>Soinin Sisu/Shinmeikan</t>
+          <t>Siuntion Keido-Kan</t>
         </is>
       </c>
       <c r="O305" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="N306" t="inlineStr">
         <is>
-          <t>Solna Judo Club</t>
+          <t>Sjelle-Skørring Idrætsforening</t>
         </is>
       </c>
       <c r="O306" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="N307" t="inlineStr">
         <is>
-          <t>Sotkamon Tsuyoi</t>
+          <t>Skövde JK</t>
         </is>
       </c>
       <c r="O307" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="N308" t="inlineStr">
         <is>
-          <t>SPARS Ventspils</t>
+          <t>Sobudo</t>
         </is>
       </c>
       <c r="O308" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="N309" t="inlineStr">
         <is>
-          <t>SPIF Judo</t>
+          <t>Sodankylän Byakuya</t>
         </is>
       </c>
       <c r="O309" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="N310" t="inlineStr">
         <is>
-          <t>Spordiklubi Barra</t>
+          <t>Södertälje JK</t>
         </is>
       </c>
       <c r="O310" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="N311" t="inlineStr">
         <is>
-          <t>Sport club Achilles</t>
+          <t>Soinin Sisu/Shinmeikan</t>
         </is>
       </c>
       <c r="O311" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="N312" t="inlineStr">
         <is>
-          <t>Staffanstorp Judoklubb</t>
+          <t>Solna Judo Club</t>
         </is>
       </c>
       <c r="O312" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="N313" t="inlineStr">
         <is>
-          <t>Staffanstorps JK</t>
+          <t>Sotkamon Tsuyoi</t>
         </is>
       </c>
       <c r="O313" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="N314" t="inlineStr">
         <is>
-          <t>Stavanger Judoklubb</t>
+          <t>SPARS Ventspils</t>
         </is>
       </c>
       <c r="O314" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="N315" t="inlineStr">
         <is>
-          <t>Stockholms JK</t>
+          <t>SPIF Judo</t>
         </is>
       </c>
       <c r="O315" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="N316" t="inlineStr">
         <is>
-          <t>Suomen Kamppailu-urheilijat</t>
+          <t>Spordiklubi Barra</t>
         </is>
       </c>
       <c r="O316" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="N317" t="inlineStr">
         <is>
-          <t>Svendborg Judo klub</t>
+          <t>Sport club Achilles</t>
         </is>
       </c>
       <c r="O317" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="N318" t="inlineStr">
         <is>
-          <t>Tallinn Sports Academy</t>
+          <t>Staffanstorp Judoklubb</t>
         </is>
       </c>
       <c r="O318" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="N319" t="inlineStr">
         <is>
-          <t>Tallinn Sports Academy</t>
+          <t>Staffanstorps JK</t>
         </is>
       </c>
       <c r="O319" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="N320" t="inlineStr">
         <is>
-          <t>Tallinn Sports Academy</t>
+          <t>Stavanger Judoklubb</t>
         </is>
       </c>
       <c r="O320" t="inlineStr">
         <is>
-          <t>AZE</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="N321" t="inlineStr">
         <is>
-          <t>Tallinn University</t>
+          <t>Stockholms JK</t>
         </is>
       </c>
       <c r="O321" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="N322" t="inlineStr">
         <is>
-          <t>Tammelan Jundokan</t>
+          <t>Suomen Kamppailu-urheilijat</t>
         </is>
       </c>
       <c r="O322" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="N323" t="inlineStr">
         <is>
-          <t>Tampereen Judo</t>
+          <t>Svendborg Judo klub</t>
         </is>
       </c>
       <c r="O323" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="N324" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tampereen Judo </t>
+          <t>Tallinn Sports Academy</t>
         </is>
       </c>
       <c r="O324" t="inlineStr">
         <is>
-          <t>COL</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="N325" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tampereen Judo </t>
+          <t>Tallinn Sports Academy</t>
         </is>
       </c>
       <c r="O325" t="inlineStr">
         <is>
-          <t>---</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="N326" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tampereen Judo </t>
+          <t>Tallinn Sports Academy</t>
         </is>
       </c>
       <c r="O326" t="inlineStr">
         <is>
-          <t>UKR</t>
+          <t>AZE</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="N327" t="inlineStr">
         <is>
-          <t>Tampereen yliopisto</t>
+          <t>Tallinn University</t>
         </is>
       </c>
       <c r="O327" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="N328" t="inlineStr">
         <is>
-          <t>Tapanilan Erä Judo</t>
+          <t>Tammelan Jundokan</t>
         </is>
       </c>
       <c r="O328" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="N329" t="inlineStr">
         <is>
-          <t>TARGIM</t>
+          <t>Tampereen Judo</t>
         </is>
       </c>
       <c r="O329" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="N330" t="inlineStr">
         <is>
-          <t>Tarto Do</t>
+          <t xml:space="preserve">Tampereen Judo </t>
         </is>
       </c>
       <c r="O330" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>COL</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="N331" t="inlineStr">
         <is>
-          <t>Team Denmark</t>
+          <t xml:space="preserve">Tampereen Judo </t>
         </is>
       </c>
       <c r="O331" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>---</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="N332" t="inlineStr">
         <is>
-          <t>Team Israel</t>
+          <t xml:space="preserve">Tampereen Judo </t>
         </is>
       </c>
       <c r="O332" t="inlineStr">
         <is>
-          <t>ISR</t>
+          <t>UKR</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="N333" t="inlineStr">
         <is>
-          <t>Team Slovenia</t>
+          <t>Tampereen yliopisto</t>
         </is>
       </c>
       <c r="O333" t="inlineStr">
         <is>
-          <t>SLO</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="N334" t="inlineStr">
         <is>
-          <t>TIGER JUDO Club</t>
+          <t>Tapanilan Erä Judo</t>
         </is>
       </c>
       <c r="O334" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="N335" t="inlineStr">
         <is>
-          <t>TIGER JUDO Club</t>
+          <t>TARGIM</t>
         </is>
       </c>
       <c r="O335" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="N336" t="inlineStr">
         <is>
-          <t>TIGER JUDO Club</t>
+          <t>Tarto Do</t>
         </is>
       </c>
       <c r="O336" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="N337" t="inlineStr">
         <is>
-          <t>TIGER JUDO Club</t>
+          <t>Team Denmark</t>
         </is>
       </c>
       <c r="O337" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="N338" t="inlineStr">
         <is>
-          <t>TIGER JUDO Club</t>
+          <t>Team Israel</t>
         </is>
       </c>
       <c r="O338" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>ISR</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="N339" t="inlineStr">
         <is>
-          <t>TIGER JUDO Club</t>
+          <t>Team Slovenia</t>
         </is>
       </c>
       <c r="O339" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>SLO</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="N340" t="inlineStr">
         <is>
-          <t>Tikkurilan Judokat</t>
+          <t>TIGER JUDO Club</t>
         </is>
       </c>
       <c r="O340" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="N341" t="inlineStr">
         <is>
-          <t>Tns-Judo, Toijala</t>
+          <t>TIGER JUDO Club</t>
         </is>
       </c>
       <c r="O341" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="N342" t="inlineStr">
         <is>
-          <t>Tohmajärven urheilijat</t>
+          <t>TIGER JUDO Club</t>
         </is>
       </c>
       <c r="O342" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="N343" t="inlineStr">
         <is>
-          <t>Tokui Vaasa</t>
+          <t>TIGER JUDO Club</t>
         </is>
       </c>
       <c r="O343" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="N344" t="inlineStr">
         <is>
-          <t>Toni Judokool</t>
+          <t>TIGER JUDO Club</t>
         </is>
       </c>
       <c r="O344" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="N345" t="inlineStr">
         <is>
-          <t>Toodokan, Joroinen</t>
+          <t>TIGER JUDO Club</t>
         </is>
       </c>
       <c r="O345" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="N346" t="inlineStr">
         <is>
-          <t>Toroo-Kai Ry, Ilomantsi</t>
+          <t>Tikkurilan Judokat</t>
         </is>
       </c>
       <c r="O346" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="N347" t="inlineStr">
         <is>
-          <t>Trollhättans Judoklubb</t>
+          <t>Tns-Judo, Toijala</t>
         </is>
       </c>
       <c r="O347" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="N348" t="inlineStr">
         <is>
-          <t>Trondheim Judokwai</t>
+          <t>Tohmajärven urheilijat</t>
         </is>
       </c>
       <c r="O348" t="inlineStr">
         <is>
-          <t>NOR</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="N349" t="inlineStr">
         <is>
-          <t>Tsukuri, Hanko</t>
+          <t>Tokui Vaasa</t>
         </is>
       </c>
       <c r="O349" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="N350" t="inlineStr">
         <is>
-          <t>Turun ju-jutsuseura</t>
+          <t>Toni Judokool</t>
         </is>
       </c>
       <c r="O350" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>EST</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="N351" t="inlineStr">
         <is>
-          <t>Turun Judoseura</t>
+          <t>Toodokan, Joroinen</t>
         </is>
       </c>
       <c r="O351" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="N352" t="inlineStr">
         <is>
-          <t>Tyresö Judoklubb</t>
+          <t>Toroo-Kai Ry, Ilomantsi</t>
         </is>
       </c>
       <c r="O352" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="N353" t="inlineStr">
         <is>
-          <t>Tyrvään Juro</t>
+          <t>Trollhättans Judoklubb</t>
         </is>
       </c>
       <c r="O353" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="N354" t="inlineStr">
         <is>
-          <t>UJZ Mühlviertel</t>
+          <t>Trollhättans Judoklubb</t>
         </is>
       </c>
       <c r="O354" t="inlineStr">
         <is>
-          <t>AUT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="N355" t="inlineStr">
         <is>
-          <t>UKS JUDO KRAKOW</t>
+          <t>Trondheim Judokwai</t>
         </is>
       </c>
       <c r="O355" t="inlineStr">
         <is>
-          <t>POL</t>
+          <t>NOR</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="N356" t="inlineStr">
         <is>
-          <t>UMFS Selfoss</t>
+          <t>Tsukuri, Hanko</t>
         </is>
       </c>
       <c r="O356" t="inlineStr">
         <is>
-          <t>ISL</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="N357" t="inlineStr">
         <is>
-          <t>University of Latvia</t>
+          <t>Turun ju-jutsuseura</t>
         </is>
       </c>
       <c r="O357" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="N358" t="inlineStr">
         <is>
-          <t>Uppsala JK</t>
+          <t>Turun Judoseura</t>
         </is>
       </c>
       <c r="O358" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="N359" t="inlineStr">
         <is>
-          <t>Uppsala Norra Judo</t>
+          <t>Tyresö Judoklubb</t>
         </is>
       </c>
       <c r="O359" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="N360" t="inlineStr">
         <is>
-          <t>V.Zelonija sporta skola</t>
+          <t>Tyrvään Juro</t>
         </is>
       </c>
       <c r="O360" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="N361" t="inlineStr">
         <is>
-          <t>V.Zelonija sporta skola</t>
+          <t>UJZ Mühlviertel</t>
         </is>
       </c>
       <c r="O361" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>AUT</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="N362" t="inlineStr">
         <is>
-          <t xml:space="preserve">Valby Judoklub </t>
+          <t>UKS JUDO KRAKOW</t>
         </is>
       </c>
       <c r="O362" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>POL</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="N363" t="inlineStr">
         <is>
-          <t>Valkeakosken JS Samurai</t>
+          <t>UMFS Selfoss</t>
         </is>
       </c>
       <c r="O363" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>ISL</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="N364" t="inlineStr">
         <is>
-          <t>Vane Sport Academy ry</t>
+          <t>University of Latvia</t>
         </is>
       </c>
       <c r="O364" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="N365" t="inlineStr">
         <is>
-          <t>Vantaan Jukara</t>
+          <t>Uppsala JK</t>
         </is>
       </c>
       <c r="O365" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="N366" t="inlineStr">
         <is>
-          <t>Vara Judoklubb</t>
+          <t>Uppsala Norra Judo</t>
         </is>
       </c>
       <c r="O366" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="N367" t="inlineStr">
         <is>
-          <t>Varbergs Judoklubb</t>
+          <t>V.Zelonija sporta skola</t>
         </is>
       </c>
       <c r="O367" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="N368" t="inlineStr">
         <is>
-          <t>Västerås judoclubb</t>
+          <t>V.Zelonija sporta skola</t>
         </is>
       </c>
       <c r="O368" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="N369" t="inlineStr">
         <is>
-          <t>Västerviks Judoklubb</t>
+          <t xml:space="preserve">Valby Judoklub </t>
         </is>
       </c>
       <c r="O369" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="N370" t="inlineStr">
         <is>
-          <t>Växjö JK</t>
+          <t>Valkeakosken JS Samurai</t>
         </is>
       </c>
       <c r="O370" t="inlineStr">
         <is>
-          <t>SWE</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="N371" t="inlineStr">
         <is>
-          <t>Vejle Judo Klub</t>
+          <t>Vane Sport Academy ry</t>
         </is>
       </c>
       <c r="O371" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="N372" t="inlineStr">
         <is>
-          <t>Vidzemes DS</t>
+          <t>Vantaan Jukara</t>
         </is>
       </c>
       <c r="O372" t="inlineStr">
         <is>
-          <t>LAT</t>
+          <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="N373" t="inlineStr">
         <is>
-          <t>Vihannin Judo</t>
+          <t>Vara Judoklubb</t>
         </is>
       </c>
       <c r="O373" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="N374" t="inlineStr">
         <is>
-          <t>Vilnius Gediminas Technical</t>
+          <t>Varbergs Judoklubb</t>
         </is>
       </c>
       <c r="O374" t="inlineStr">
         <is>
-          <t>LTU</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="N375" t="inlineStr">
         <is>
-          <t>Vilnius Technical</t>
+          <t>Västerås judoclubb</t>
         </is>
       </c>
       <c r="O375" t="inlineStr">
         <is>
-          <t>LTU</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="N376" t="inlineStr">
         <is>
-          <t>Vilnius University</t>
+          <t>Västerviks Judoklubb</t>
         </is>
       </c>
       <c r="O376" t="inlineStr">
         <is>
-          <t>LTU</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="N377" t="inlineStr">
         <is>
-          <t xml:space="preserve">Visby judoklubb </t>
+          <t>Växjö JK</t>
         </is>
       </c>
       <c r="O377" t="inlineStr">
         <is>
           <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="N378" t="inlineStr">
         <is>
-          <t>Voimailuseura Bodonos</t>
+          <t>Vejle Judo Klub</t>
         </is>
       </c>
       <c r="O378" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>DEN</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="N379" t="inlineStr">
         <is>
-          <t>Vytautas Magnus University</t>
+          <t>Vidzemes DS</t>
         </is>
       </c>
       <c r="O379" t="inlineStr">
         <is>
-          <t>LTU</t>
+          <t>LAT</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="N380" t="inlineStr">
         <is>
-          <t>Waseda Club, Uusikaupunki</t>
+          <t>Vihannin Judo</t>
         </is>
       </c>
       <c r="O380" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="N381" t="inlineStr">
         <is>
-          <t>Washi Judo klub</t>
+          <t>Vilnius Gediminas Technical</t>
         </is>
       </c>
       <c r="O381" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>LTU</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="N382" t="inlineStr">
         <is>
-          <t>Windsor Judo Club</t>
+          <t>Vilnius Technical</t>
         </is>
       </c>
       <c r="O382" t="inlineStr">
         <is>
-          <t>GBR</t>
+          <t>LTU</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="N383" t="inlineStr">
         <is>
-          <t>Yama-Arashi, Varkaus</t>
+          <t>Vilnius University</t>
         </is>
       </c>
       <c r="O383" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>LTU</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="N384" t="inlineStr">
         <is>
-          <t>Yanagi, Heinävesi</t>
+          <t xml:space="preserve">Visby judoklubb </t>
         </is>
       </c>
       <c r="O384" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>SWE</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="N385" t="inlineStr">
         <is>
-          <t>Zenjudo, Naantali</t>
+          <t>Voimailuseura Bodonos</t>
         </is>
       </c>
       <c r="O385" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="N386" t="inlineStr">
         <is>
+          <t>Vytautas Magnus University</t>
+        </is>
+      </c>
+      <c r="O386" t="inlineStr">
+        <is>
+          <t>LTU</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="N387" t="inlineStr">
+        <is>
+          <t>Waseda Club, Uusikaupunki</t>
+        </is>
+      </c>
+      <c r="O387" t="inlineStr">
+        <is>
+          <t>FIN</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="N388" t="inlineStr">
+        <is>
+          <t>Washi Judo klub</t>
+        </is>
+      </c>
+      <c r="O388" t="inlineStr">
+        <is>
+          <t>DEN</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="N389" t="inlineStr">
+        <is>
+          <t>Windsor Judo Club</t>
+        </is>
+      </c>
+      <c r="O389" t="inlineStr">
+        <is>
+          <t>GBR</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="N390" t="inlineStr">
+        <is>
+          <t>Yama-Arashi, Varkaus</t>
+        </is>
+      </c>
+      <c r="O390" t="inlineStr">
+        <is>
+          <t>FIN</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="N391" t="inlineStr">
+        <is>
+          <t>Yanagi, Heinävesi</t>
+        </is>
+      </c>
+      <c r="O391" t="inlineStr">
+        <is>
+          <t>FIN</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="N392" t="inlineStr">
+        <is>
+          <t>Zenjudo, Naantali</t>
+        </is>
+      </c>
+      <c r="O392" t="inlineStr">
+        <is>
+          <t>FIN</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="N393" t="inlineStr">
+        <is>
           <t>Zulu</t>
         </is>
       </c>
-      <c r="O386" t="inlineStr">
+      <c r="O393" t="inlineStr">
         <is>
           <t>TAN</t>
         </is>
       </c>
     </row>
   </sheetData>
   <dataValidations count="4">
     <dataValidation sqref="D2 D3 D4 D5 D6 D7 D8 D9 D10 D11 D12 D13 D14 D15 D16 D17 D18 D19 D20 D21 D22" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="0" type="list">
       <formula1>=$N:$N</formula1>
     </dataValidation>
     <dataValidation sqref="A2 A3 A4 A5 A6 A7 A8 A9 A10 A11 A12 A13 A14 A15 A16 A17 A18 A19 A20 A21 A22" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="0" type="list">
       <formula1>=$P$2:$P$3</formula1>
     </dataValidation>
     <dataValidation sqref="I2 I3 I4 I5 I6 I7 I8 I9 I10 I11 I12 I13 I14 I15 I16 I17 I18 I19 I20 I21 I22" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="0" type="list">
       <formula1>=$Q:$Q</formula1>
     </dataValidation>
     <dataValidation sqref="H2 H3 H4 H5 H6 H7 H8 H9 H10 H11 H12 H13 H14 H15 H16 H17 H18 H19 H20 H21 H22" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="0" type="list">
       <formula1>=$P$5:$P$6</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>